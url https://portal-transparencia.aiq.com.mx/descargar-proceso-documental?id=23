--- v0 (2026-04-28)
+++ v1 (2026-07-28)
@@ -30,51 +30,51 @@
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483660" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId4"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId5"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="267" r:id="rId3"/>
+    <p:sldId id="268" r:id="rId3"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6797675" cy="9928225"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="es-MX"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -137,51 +137,51 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{521415D9-36F7-43E2-AB2F-B90AF26B5E84}">
       <p14:sectionLst xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <p14:section name="Sección predeterminada" id="{5B4B549B-B95D-4952-B074-C3DEE21DB394}">
           <p14:sldIdLst/>
         </p14:section>
         <p14:section name="Sección sin título" id="{B3A73175-467E-4961-8F8E-41D30808EEB7}">
           <p14:sldIdLst>
-            <p14:sldId id="267"/>
+            <p14:sldId id="268"/>
           </p14:sldIdLst>
         </p14:section>
       </p14:sectionLst>
     </p:ext>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" orient="horz" pos="2260" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" pos="5465" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
@@ -932,67 +932,193 @@
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="25400" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
+  <a:tblStyle styleId="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}" styleName="Estilo claro 1 - Acento 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15126" autoAdjust="0"/>
     <p:restoredTop sz="86347" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="80" d="100"/>
-          <a:sy n="80" d="100"/>
+          <a:sx n="100" d="100"/>
+          <a:sy n="100" d="100"/>
         </p:scale>
-        <p:origin x="96" y="840"/>
+        <p:origin x="534" y="-504"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
         <p:guide orient="horz" pos="2260"/>
         <p:guide pos="5465"/>
         <p:guide pos="5602"/>
         <p:guide orient="horz" pos="981"/>
         <p:guide orient="horz" pos="845"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-41670"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
@@ -1095,51 +1221,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3849688" y="4"/>
             <a:ext cx="2946400" cy="496730"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91359" tIns="45683" rIns="91359" bIns="45683" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{96E3B685-C4A9-4FA2-B0BF-3E3299FAB5D2}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9429920"/>
             <a:ext cx="2946400" cy="496730"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -1266,51 +1392,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850455" y="5"/>
             <a:ext cx="2945659" cy="498134"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91359" tIns="45683" rIns="91359" bIns="45683" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A5307FA9-826E-4F6C-AC3E-F7051337D806}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de imagen de diapositiva 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1163638" y="1239838"/>
             <a:ext cx="4470400" cy="3352800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1552,51 +1678,51 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -1773,51 +1899,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E55E37B3-7B3F-41B9-A22D-9F6C4977A368}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -1956,51 +2082,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E55E37B3-7B3F-41B9-A22D-9F6C4977A368}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2149,51 +2275,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E55E37B3-7B3F-41B9-A22D-9F6C4977A368}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2330,51 +2456,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E55E37B3-7B3F-41B9-A22D-9F6C4977A368}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2417,168 +2543,145 @@
             </a:fld>
             <a:endParaRPr lang="es-MX">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3675980745"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Título y objetos">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Título"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="7" name="Rectángulo 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8ABDA03-42C8-E5A7-6487-542545AD33AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6356350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...54 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-MX"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E55E37B3-7B3F-41B9-A22D-9F6C4977A368}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2591,50 +2694,149 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de número de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1C723757-999E-4586-9986-90432A68C752}" type="slidenum">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
               <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Google Shape;182;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B35397EC-CF61-1797-A0F4-F29BD1D3679B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect l="34223"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="743472" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Google Shape;183;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CA582A3-537C-589B-1737-B07A2BF89305}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1134133"/>
+            <a:ext cx="1418485" cy="5196693"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Google Shape;186;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D30838A2-A76D-A0D6-1950-51DCF9AE7916}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect l="5035" t="-3338" r="29798" b="-3339"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6918374" y="-52536"/>
+            <a:ext cx="2262137" cy="817240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Encabezado de sección">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -2793,51 +2995,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E55E37B3-7B3F-41B9-A22D-9F6C4977A368}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3094,51 +3296,51 @@
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E55E37B3-7B3F-41B9-A22D-9F6C4977A368}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3529,51 +3731,51 @@
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E55E37B3-7B3F-41B9-A22D-9F6C4977A368}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="7 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3660,51 +3862,51 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E55E37B3-7B3F-41B9-A22D-9F6C4977A368}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3768,51 +3970,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E55E37B3-7B3F-41B9-A22D-9F6C4977A368}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4058,51 +4260,51 @@
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E55E37B3-7B3F-41B9-A22D-9F6C4977A368}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4324,51 +4526,51 @@
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E55E37B3-7B3F-41B9-A22D-9F6C4977A368}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4394,51 +4596,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1C723757-999E-4586-9986-90432A68C752}" type="slidenum">
               <a:rPr lang="es-MX" smtClean="0"/>
               <a:pPr/>
               <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -5205,51 +5407,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E55E37B3-7B3F-41B9-A22D-9F6C4977A368}" type="datetimeFigureOut">
               <a:rPr lang="es-MX" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>11/10/2022</a:t>
+              <a:t>02/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-MX">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356352"/>
             <a:ext cx="2895600" cy="365125"/>
@@ -5724,880 +5926,1287 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Título 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Google Shape;182;p4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA6D1232-93F1-6971-1438-4CB7B4DA806E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DD79177-14DD-51E1-0452-12A44973D5C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...5 lines deleted...]
-        </p:nvSpPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect l="34223"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="285750" y="44624"/>
-            <a:ext cx="4502274" cy="1008112"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="743472" cy="6858000"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...16 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="4" name="Tabla 4">
+          <p:cNvPr id="9" name="Tabla 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDA82D40-8BF4-C7B2-654E-619EC494CF96}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{168966BE-073A-25AB-3890-03AAE0F883BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
-            <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="176683398"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1017991367"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="173869" y="1265222"/>
-          <a:ext cx="8827857" cy="4692015"/>
+          <a:off x="2051720" y="980729"/>
+          <a:ext cx="6984774" cy="5328591"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
-                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+                <a:tableStyleId>{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1517811">
+                <a:gridCol w="1164129">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="462196092"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1951228525"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1368152">
+                <a:gridCol w="1164129">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1732771699"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="920383981"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1224136">
+                <a:gridCol w="1164129">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3690852456"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2176956122"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1296144">
+                <a:gridCol w="1164129">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1487576647"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="187347527"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2304256">
+                <a:gridCol w="1164129">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3547594159"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1886362122"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1117358">
+                <a:gridCol w="1164129">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3003965827"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3256635066"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="370840">
+              <a:tr h="456672">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-MX" dirty="0"/>
+                        <a:rPr lang="es-MX" sz="1100" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
                         <a:t>Expediente</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-MX" dirty="0"/>
+                        <a:rPr lang="es-MX" sz="1100" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
                         <a:t>Clasificación</a:t>
                       </a:r>
                     </a:p>
-                    <a:p>
-[...2 lines deleted...]
-                    </a:p>
                   </a:txBody>
-                  <a:tcPr/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-MX" dirty="0"/>
+                        <a:rPr lang="es-MX" sz="1100" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
                         <a:t>Periodo de reserva</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-MX" dirty="0"/>
+                        <a:rPr lang="es-MX" sz="1100" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
                         <a:t>Unidad propietaria</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-MX" dirty="0"/>
+                        <a:rPr lang="es-MX" sz="1100" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
                         <a:t>Fundamento que reserva</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="1400" dirty="0"/>
+                        <a:rPr lang="es-MX" sz="1100" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
                         <a:t>Plazos de clasificación</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4059902321"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2928138810"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="370840">
+              <a:tr h="1249676">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="es-MX" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:schemeClr val="bg2"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
                         </a:rPr>
-                        <a:t>Programa Maestro </a:t>
+                        <a:t>Programa Maestro de Desarrollo</a:t>
                       </a:r>
-                      <a:r>
-[...15 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:schemeClr val="bg2"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
                         </a:rPr>
                         <a:t>Parcial</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:schemeClr val="bg2"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
                         </a:rPr>
-                        <a:t>20 de junio del 2022 al 19 de junio del 2027.</a:t>
+                        <a:t>20/06/022</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>al </a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>19/06/2027.</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="es-MX" sz="900" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:schemeClr val="bg2"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
                         </a:rPr>
                         <a:t>Administración Aeroportuaria</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b"/>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="1200" dirty="0">
+                        <a:rPr lang="es-MX" sz="900" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
                           <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Artículo 113 fracción I y V de la Ley General de Transparencia y Acceso a la Información Pública y 108 fracción I y V de la Ley de Transparencia y Acceso a la Información del Estado de Querétaro.</a:t>
+                        <a:t>Art. 113 </a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-MX" sz="1200" b="0" i="0" u="sng" strike="noStrike" dirty="0">
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>fracc.</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> I y V </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>LGTAIPArt</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>. 108 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>fracc.</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> I y V LTAIPEQ</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-MX" sz="900" b="0" i="0" u="sng" strike="noStrike" dirty="0">
                         <a:solidFill>
-                          <a:srgbClr val="0563C1"/>
+                          <a:schemeClr val="bg2"/>
                         </a:solidFill>
                         <a:effectLst/>
-                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b"/>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:schemeClr val="bg2"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
                         </a:rPr>
-                        <a:t> 10/01/2017 al 09/01/2022</a:t>
+                        <a:t> 10/01/2017 </a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>al </a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>09/01/2022</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="350229260"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="907975657"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="370840">
+              <a:tr h="1279761">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="es-MX" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:schemeClr val="bg2"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
                         </a:rPr>
                         <a:t>Manual del Aeródromo</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="ctr" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:schemeClr val="bg2"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
                         </a:rPr>
-                        <a:t>Parcial</a:t>
+                        <a:t>Total</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:schemeClr val="bg2"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
                         </a:rPr>
-                        <a:t>19 de septiembre del 2017 al 18 de septiembre de 2022</a:t>
+                        <a:t>13/01/025</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>al </a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>12/01/2030</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="ctr" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="es-MX" sz="900" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:schemeClr val="bg2"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
                         </a:rPr>
                         <a:t>Administración Aeroportuaria</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>Art. 113 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>fracc.</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t> I y V </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>LGTAIPArt</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>. 108 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>fracc.</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t> I y V LTAIPEQ</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="ctr" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="es-MX" sz="1200" dirty="0">
+                        <a:rPr kumimoji="0" lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:uLnTx/>
+                          <a:uFillTx/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Única</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1049457963"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="2342482">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>Construcción de Módulo de dormitorios para la Guardia Nacional dentro de las instalaciones del AIQ, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1000" b="0" i="1" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>(Preliminares, cimentación y estructura) </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>Municipio de Colón, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>Qro</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>Total</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>16/05/2022 </a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>al </a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>15/05/2027.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="ctr" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                        </a:rPr>
+                        <a:t>Administración Aeroportuaria</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
                           <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Artículo 113 fracción I y V de la Ley General de Transparencia y Acceso a la Información Pública y 108 fracción I y V de la Ley de Transparencia y Acceso a la Información del Estado de Querétaro.</a:t>
+                        <a:t>Art. 113 </a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-MX" sz="1200" b="0" i="0" u="sng" strike="noStrike" dirty="0">
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>fracc.</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> I y V </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>LGTAIPArt</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>. 108 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>fracc.</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="900" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg2"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> I y V LTAIPEQ</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-MX" sz="900" b="0" i="0" u="sng" strike="noStrike" dirty="0">
                         <a:solidFill>
-                          <a:srgbClr val="0563C1"/>
+                          <a:schemeClr val="bg2"/>
                         </a:solidFill>
                         <a:effectLst/>
-                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="ctr" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                        <a:rPr kumimoji="0" lang="es-MX" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:schemeClr val="bg2"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
-                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...200 lines deleted...]
-                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>Única</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3810575192"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="343295438"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="CuadroTexto 4">
+          <p:cNvPr id="10" name="Título 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0743C18B-2113-9995-48B3-6784EADC218E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1C59105-74A3-2D9B-275A-4556851DE07A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="887488" y="216024"/>
+            <a:ext cx="5988768" cy="692696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-MX" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Índice de expedientes reservados</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-MX" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-MX" sz="1200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Unidad de transparencia</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-MX" i="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg2"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                  <a:srgbClr val="000000">
+                    <a:alpha val="43137"/>
+                  </a:srgbClr>
+                </a:outerShdw>
+              </a:effectLst>
+              <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="CuadroTexto 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FC5989B-0BA6-3804-A27E-14DEA06B4FC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="173869" y="6444044"/>
-            <a:ext cx="3888432" cy="369332"/>
+            <a:off x="371736" y="6474241"/>
+            <a:ext cx="3888432" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-MX" dirty="0">
+              <a:rPr lang="es-MX" sz="1000" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Fecha de actualización: Junio 2022</a:t>
+              <a:t>Fecha de actualización: Junio 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4038316100"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2776393617"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -7677,84 +8286,85 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>230</Words>
+  <Words>140</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Presentación en pantalla (4:3)</PresentationFormat>
-  <Paragraphs>26</Paragraphs>
+  <Paragraphs>34</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Montserrat</vt:lpstr>
       <vt:lpstr>Tema de Office</vt:lpstr>
       <vt:lpstr>2_Tema de Office</vt:lpstr>
-      <vt:lpstr>Índice de expedientes reservados Unidad de transparencia</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Presentacion 1SOAA 2016</dc:title>
   <dc:creator>T Solis</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>